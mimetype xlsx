--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Bcctcsnb" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>BÁO CÁO CÔNG TÁC QUẢN LÝ CHĂM SÓC NGƯỜI BỆNH 
- Ngày: 06/05/2026</t>
+ Ngày: 21/06/2026</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Khoa</t>
   </si>
   <si>
     <t>Nhân sự</t>
   </si>
   <si>
     <t>Tình hình trong ngày</t>
   </si>
   <si>
     <t>Tình hình người bệnh</t>
   </si>
   <si>
     <t>Học sinh thực tập</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Nội trú</t>
   </si>
@@ -612,1109 +612,1109 @@
       </c>
       <c r="U4" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="W4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="X4" s="5" t="s">
         <v>30</v>
       </c>
       <c r="Y4" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D5" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E5" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
       <c r="G5" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H5" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I5" s="5">
         <v>0</v>
       </c>
       <c r="J5" s="5">
         <v>0</v>
       </c>
       <c r="K5" s="5">
         <v>0</v>
       </c>
       <c r="L5" s="5">
         <v>0</v>
       </c>
       <c r="M5" s="5">
         <v>0</v>
       </c>
       <c r="N5" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="O5" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="P5" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="5">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="R5" s="5">
         <v>0</v>
       </c>
       <c r="S5" s="5">
         <v>0</v>
       </c>
       <c r="T5" s="5">
         <v>0</v>
       </c>
       <c r="U5" s="5">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="V5" s="5">
         <v>0</v>
       </c>
       <c r="W5" s="5">
         <v>0</v>
       </c>
       <c r="X5" s="5">
         <v>0</v>
       </c>
       <c r="Y5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="D6" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E6" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
       <c r="G6" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H6" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I6" s="5">
         <v>0</v>
       </c>
       <c r="J6" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K6" s="5">
         <v>0</v>
       </c>
       <c r="L6" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M6" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N6" s="5">
         <v>0</v>
       </c>
       <c r="O6" s="5">
         <v>0</v>
       </c>
       <c r="P6" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="5">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="R6" s="5">
         <v>0</v>
       </c>
       <c r="S6" s="5">
         <v>0</v>
       </c>
       <c r="T6" s="5">
         <v>0</v>
       </c>
       <c r="U6" s="5">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="V6" s="5">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="W6" s="5">
         <v>0</v>
       </c>
       <c r="X6" s="5">
         <v>0</v>
       </c>
       <c r="Y6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="D7" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E7" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F7" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G7" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H7" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I7" s="5">
         <v>0</v>
       </c>
       <c r="J7" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K7" s="5">
         <v>0</v>
       </c>
       <c r="L7" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M7" s="5">
         <v>0</v>
       </c>
       <c r="N7" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O7" s="5">
         <v>0</v>
       </c>
       <c r="P7" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="5">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="R7" s="5">
         <v>0</v>
       </c>
       <c r="S7" s="5">
         <v>0</v>
       </c>
       <c r="T7" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U7" s="5">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="V7" s="5">
         <v>0</v>
       </c>
       <c r="W7" s="5">
         <v>0</v>
       </c>
       <c r="X7" s="5">
         <v>0</v>
       </c>
       <c r="Y7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="D8" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E8" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
       <c r="G8" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H8" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I8" s="5">
         <v>0</v>
       </c>
       <c r="J8" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K8" s="5">
         <v>0</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
         <v>0</v>
       </c>
       <c r="N8" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O8" s="5">
         <v>0</v>
       </c>
       <c r="P8" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="5">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="R8" s="5">
         <v>0</v>
       </c>
       <c r="S8" s="5">
         <v>0</v>
       </c>
       <c r="T8" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="U8" s="5">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="V8" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="W8" s="5">
         <v>0</v>
       </c>
       <c r="X8" s="5">
         <v>0</v>
       </c>
       <c r="Y8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D9" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E9" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
       <c r="G9" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H9" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I9" s="5">
         <v>0</v>
       </c>
       <c r="J9" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K9" s="5">
         <v>0</v>
       </c>
       <c r="L9" s="5">
         <v>0</v>
       </c>
       <c r="M9" s="5">
         <v>0</v>
       </c>
       <c r="N9" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O9" s="5">
         <v>0</v>
       </c>
       <c r="P9" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="5">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="R9" s="5">
         <v>0</v>
       </c>
       <c r="S9" s="5">
         <v>0</v>
       </c>
       <c r="T9" s="5">
         <v>0</v>
       </c>
       <c r="U9" s="5">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="V9" s="5">
         <v>0</v>
       </c>
       <c r="W9" s="5">
         <v>0</v>
       </c>
       <c r="X9" s="5">
         <v>0</v>
       </c>
       <c r="Y9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="D10" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E10" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H10" s="5">
         <v>0</v>
       </c>
       <c r="I10" s="5">
         <v>0</v>
       </c>
       <c r="J10" s="5">
         <v>0</v>
       </c>
       <c r="K10" s="5">
         <v>0</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N10" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O10" s="5">
         <v>0</v>
       </c>
       <c r="P10" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="5">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="R10" s="5">
         <v>0</v>
       </c>
       <c r="S10" s="5">
         <v>0</v>
       </c>
       <c r="T10" s="5">
         <v>0</v>
       </c>
       <c r="U10" s="5">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="V10" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="W10" s="5">
         <v>0</v>
       </c>
       <c r="X10" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y10" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D11" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E11" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
       <c r="G11" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H11" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11" s="5">
         <v>0</v>
       </c>
       <c r="J11" s="5">
         <v>0</v>
       </c>
       <c r="K11" s="5">
         <v>0</v>
       </c>
       <c r="L11" s="5">
         <v>0</v>
       </c>
       <c r="M11" s="5">
         <v>0</v>
       </c>
       <c r="N11" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O11" s="5">
         <v>0</v>
       </c>
       <c r="P11" s="5">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="R11" s="5">
         <v>0</v>
       </c>
       <c r="S11" s="5">
         <v>0</v>
       </c>
       <c r="T11" s="5">
         <v>0</v>
       </c>
       <c r="U11" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="V11" s="5">
         <v>0</v>
       </c>
       <c r="W11" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="X11" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D12" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E12" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F12" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G12" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H12" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I12" s="5">
         <v>0</v>
       </c>
       <c r="J12" s="5">
         <v>0</v>
       </c>
       <c r="K12" s="5">
         <v>0</v>
       </c>
       <c r="L12" s="5">
         <v>0</v>
       </c>
       <c r="M12" s="5">
         <v>0</v>
       </c>
       <c r="N12" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="O12" s="5">
         <v>0</v>
       </c>
       <c r="P12" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="5">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="R12" s="5">
         <v>0</v>
       </c>
       <c r="S12" s="5">
         <v>0</v>
       </c>
       <c r="T12" s="5">
         <v>0</v>
       </c>
       <c r="U12" s="5">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="V12" s="5">
         <v>0</v>
       </c>
       <c r="W12" s="5">
         <v>0</v>
       </c>
       <c r="X12" s="5">
         <v>0</v>
       </c>
       <c r="Y12" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="5">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="D13" s="5">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="E13" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
       <c r="G13" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H13" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I13" s="5">
         <v>0</v>
       </c>
       <c r="J13" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K13" s="5">
         <v>0</v>
       </c>
       <c r="L13" s="5">
         <v>0</v>
       </c>
       <c r="M13" s="5">
         <v>0</v>
       </c>
       <c r="N13" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O13" s="5">
         <v>0</v>
       </c>
       <c r="P13" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="5">
         <v>0</v>
       </c>
       <c r="R13" s="5">
         <v>0</v>
       </c>
       <c r="S13" s="5">
         <v>0</v>
       </c>
       <c r="T13" s="5">
         <v>0</v>
       </c>
       <c r="U13" s="5">
         <v>0</v>
       </c>
       <c r="V13" s="5">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="W13" s="5">
         <v>0</v>
       </c>
       <c r="X13" s="5">
         <v>0</v>
       </c>
       <c r="Y13" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="D14" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E14" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
       <c r="G14" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H14" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I14" s="5">
         <v>0</v>
       </c>
       <c r="J14" s="5">
         <v>0</v>
       </c>
       <c r="K14" s="5">
         <v>0</v>
       </c>
       <c r="L14" s="5">
         <v>0</v>
       </c>
       <c r="M14" s="5">
         <v>0</v>
       </c>
       <c r="N14" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O14" s="5">
         <v>0</v>
       </c>
       <c r="P14" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="R14" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="S14" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T14" s="5">
         <v>0</v>
       </c>
       <c r="U14" s="5">
         <v>0</v>
       </c>
       <c r="V14" s="5">
         <v>0</v>
       </c>
       <c r="W14" s="5">
         <v>0</v>
       </c>
       <c r="X14" s="5">
         <v>0</v>
       </c>
       <c r="Y14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="D15" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E15" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F15" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G15" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
       <c r="I15" s="5">
         <v>0</v>
       </c>
       <c r="J15" s="5">
         <v>0</v>
       </c>
       <c r="K15" s="5">
         <v>0</v>
       </c>
       <c r="L15" s="5">
         <v>0</v>
       </c>
       <c r="M15" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N15" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="O15" s="5">
         <v>0</v>
       </c>
       <c r="P15" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R15" s="5">
         <v>0</v>
       </c>
       <c r="S15" s="5">
         <v>0</v>
       </c>
       <c r="T15" s="5">
         <v>0</v>
       </c>
       <c r="U15" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V15" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="W15" s="5">
         <v>0</v>
       </c>
       <c r="X15" s="5">
         <v>0</v>
       </c>
       <c r="Y15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5">
         <v>12</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D16" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
       <c r="I16" s="5">
         <v>0</v>
       </c>
       <c r="J16" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K16" s="5">
         <v>0</v>
       </c>
       <c r="L16" s="5">
         <v>0</v>
       </c>
       <c r="M16" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N16" s="5">
         <v>0</v>
       </c>
       <c r="O16" s="5">
         <v>0</v>
       </c>
       <c r="P16" s="5">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="Q16" s="5">
         <v>0</v>
       </c>
       <c r="R16" s="5">
         <v>0</v>
       </c>
       <c r="S16" s="5">
         <v>0</v>
       </c>
       <c r="T16" s="5">
         <v>0</v>
       </c>
       <c r="U16" s="5">
         <v>0</v>
       </c>
       <c r="V16" s="5">
         <v>0</v>
       </c>
       <c r="W16" s="5">
         <v>0</v>
       </c>
       <c r="X16" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="Y16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5">
         <v>13</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D17" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E17" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5">
         <v>0</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
         <v>0</v>
       </c>
       <c r="J17" s="5">
         <v>0</v>
       </c>
       <c r="K17" s="5">
         <v>0</v>
       </c>
       <c r="L17" s="5">
         <v>0</v>
       </c>
       <c r="M17" s="5">
         <v>0</v>
       </c>
       <c r="N17" s="5">
         <v>0</v>
       </c>
       <c r="O17" s="5">
         <v>0</v>
       </c>
       <c r="P17" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="5">
         <v>0</v>
       </c>
       <c r="R17" s="5">
         <v>0</v>
       </c>
       <c r="S17" s="5">
         <v>0</v>
       </c>
       <c r="T17" s="5">
         <v>0</v>
       </c>
       <c r="U17" s="5">
         <v>0</v>
       </c>
       <c r="V17" s="5">
-        <v>2158</v>
+        <v>0</v>
       </c>
       <c r="W17" s="5">
         <v>0</v>
       </c>
       <c r="X17" s="5">
         <v>0</v>
       </c>
       <c r="Y17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5">
         <v>14</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
       <c r="E18" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G18" s="5">
         <v>0</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
       <c r="I18" s="5">
         <v>0</v>
       </c>
       <c r="J18" s="5">
         <v>0</v>
       </c>
       <c r="K18" s="5">
         <v>0</v>
       </c>
       <c r="L18" s="5">
         <v>0</v>
       </c>
       <c r="M18" s="5">
         <v>0</v>
       </c>
       <c r="N18" s="5">
         <v>0</v>
       </c>
       <c r="O18" s="5">
         <v>0</v>
       </c>
       <c r="P18" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Q18" s="5">
         <v>0</v>
       </c>
       <c r="R18" s="5">
         <v>0</v>
       </c>
       <c r="S18" s="5">
         <v>0</v>
       </c>
       <c r="T18" s="5">
         <v>0</v>
       </c>
       <c r="U18" s="5">
         <v>0</v>
       </c>
       <c r="V18" s="5">
-        <v>188</v>
+        <v>0</v>
       </c>
       <c r="W18" s="5">
         <v>0</v>
       </c>
       <c r="X18" s="5">
         <v>0</v>
       </c>
       <c r="Y18" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5">
         <v>15</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="5">
         <v>0</v>
       </c>
       <c r="D19" s="5">
         <v>0</v>
       </c>
       <c r="E19" s="5">
@@ -1767,413 +1767,413 @@
       </c>
       <c r="U19" s="5">
         <v>0</v>
       </c>
       <c r="V19" s="5">
         <v>0</v>
       </c>
       <c r="W19" s="5">
         <v>0</v>
       </c>
       <c r="X19" s="5">
         <v>0</v>
       </c>
       <c r="Y19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5">
         <v>16</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="5">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="D20" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="E20" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F20" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G20" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H20" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I20" s="5">
         <v>0</v>
       </c>
       <c r="J20" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K20" s="5">
         <v>0</v>
       </c>
       <c r="L20" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M20" s="5">
         <v>0</v>
       </c>
       <c r="N20" s="5">
         <v>0</v>
       </c>
       <c r="O20" s="5">
         <v>0</v>
       </c>
       <c r="P20" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="Q20" s="5">
         <v>0</v>
       </c>
       <c r="R20" s="5">
         <v>0</v>
       </c>
       <c r="S20" s="5">
         <v>0</v>
       </c>
       <c r="T20" s="5">
         <v>0</v>
       </c>
       <c r="U20" s="5">
         <v>0</v>
       </c>
       <c r="V20" s="5">
         <v>0</v>
       </c>
       <c r="W20" s="5">
         <v>0</v>
       </c>
       <c r="X20" s="5">
         <v>0</v>
       </c>
       <c r="Y20" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5">
         <v>17</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="5">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="D21" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E21" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F21" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G21" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
       <c r="I21" s="5">
         <v>0</v>
       </c>
       <c r="J21" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K21" s="5">
         <v>0</v>
       </c>
       <c r="L21" s="5">
         <v>0</v>
       </c>
       <c r="M21" s="5">
         <v>0</v>
       </c>
       <c r="N21" s="5">
         <v>0</v>
       </c>
       <c r="O21" s="5">
         <v>0</v>
       </c>
       <c r="P21" s="5">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="5">
         <v>0</v>
       </c>
       <c r="R21" s="5">
         <v>0</v>
       </c>
       <c r="S21" s="5">
         <v>0</v>
       </c>
       <c r="T21" s="5">
         <v>0</v>
       </c>
       <c r="U21" s="5">
         <v>0</v>
       </c>
       <c r="V21" s="5">
         <v>0</v>
       </c>
       <c r="W21" s="5">
         <v>0</v>
       </c>
       <c r="X21" s="5">
         <v>0</v>
       </c>
       <c r="Y21" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5">
         <v>18</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D22" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E22" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>0</v>
       </c>
       <c r="H22" s="5">
         <v>0</v>
       </c>
       <c r="I22" s="5">
         <v>0</v>
       </c>
       <c r="J22" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K22" s="5">
         <v>0</v>
       </c>
       <c r="L22" s="5">
         <v>0</v>
       </c>
       <c r="M22" s="5">
         <v>0</v>
       </c>
       <c r="N22" s="5">
         <v>0</v>
       </c>
       <c r="O22" s="5">
         <v>0</v>
       </c>
       <c r="P22" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Q22" s="5">
         <v>0</v>
       </c>
       <c r="R22" s="5">
         <v>0</v>
       </c>
       <c r="S22" s="5">
         <v>0</v>
       </c>
       <c r="T22" s="5">
         <v>0</v>
       </c>
       <c r="U22" s="5">
         <v>0</v>
       </c>
       <c r="V22" s="5">
         <v>0</v>
       </c>
       <c r="W22" s="5">
         <v>0</v>
       </c>
       <c r="X22" s="5">
         <v>0</v>
       </c>
       <c r="Y22" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5">
         <v>19</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D23" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E23" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F23" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G23" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H23" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I23" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" s="5">
         <v>0</v>
       </c>
       <c r="K23" s="5">
         <v>0</v>
       </c>
       <c r="L23" s="5">
         <v>0</v>
       </c>
       <c r="M23" s="5">
         <v>0</v>
       </c>
       <c r="N23" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O23" s="5">
         <v>0</v>
       </c>
       <c r="P23" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="5">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="R23" s="5">
         <v>0</v>
       </c>
       <c r="S23" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T23" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="U23" s="5">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="V23" s="5">
         <v>0</v>
       </c>
       <c r="W23" s="5">
         <v>0</v>
       </c>
       <c r="X23" s="5">
         <v>0</v>
       </c>
       <c r="Y23" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5">
         <v>20</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D24" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E24" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F24" s="5">
         <v>0</v>
       </c>
       <c r="G24" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H24" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I24" s="5">
         <v>0</v>
       </c>
       <c r="J24" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K24" s="5">
         <v>0</v>
       </c>
       <c r="L24" s="5">
         <v>0</v>
       </c>
       <c r="M24" s="5">
         <v>0</v>
       </c>
       <c r="N24" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O24" s="5">
         <v>0</v>
       </c>
       <c r="P24" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Q24" s="5">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="R24" s="5">
         <v>0</v>
       </c>
       <c r="S24" s="5">
         <v>0</v>
       </c>
       <c r="T24" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U24" s="5">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="V24" s="5">
         <v>0</v>
       </c>
       <c r="W24" s="5">
         <v>0</v>
       </c>
       <c r="X24" s="5">
         <v>0</v>
       </c>
       <c r="Y24" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5">
         <v>21</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="5">
         <v>0</v>
       </c>
       <c r="D25" s="5">
@@ -2229,262 +2229,262 @@
       </c>
       <c r="U25" s="5">
         <v>0</v>
       </c>
       <c r="V25" s="5">
         <v>0</v>
       </c>
       <c r="W25" s="5">
         <v>0</v>
       </c>
       <c r="X25" s="5">
         <v>0</v>
       </c>
       <c r="Y25" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5">
         <v>22</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D26" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E26" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F26" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G26" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H26" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I26" s="5">
         <v>0</v>
       </c>
       <c r="J26" s="5">
         <v>0</v>
       </c>
       <c r="K26" s="5">
         <v>0</v>
       </c>
       <c r="L26" s="5">
         <v>0</v>
       </c>
       <c r="M26" s="5">
         <v>0</v>
       </c>
       <c r="N26" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O26" s="5">
         <v>0</v>
       </c>
       <c r="P26" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Q26" s="5">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="R26" s="5">
         <v>0</v>
       </c>
       <c r="S26" s="5">
         <v>0</v>
       </c>
       <c r="T26" s="5">
         <v>0</v>
       </c>
       <c r="U26" s="5">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="V26" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="W26" s="5">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="X26" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y26" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5">
         <v>23</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="5">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D27" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E27" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F27" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G27" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H27" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I27" s="5">
         <v>0</v>
       </c>
       <c r="J27" s="5">
         <v>0</v>
       </c>
       <c r="K27" s="5">
         <v>0</v>
       </c>
       <c r="L27" s="5">
         <v>0</v>
       </c>
       <c r="M27" s="5">
         <v>0</v>
       </c>
       <c r="N27" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O27" s="5">
         <v>0</v>
       </c>
       <c r="P27" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Q27" s="5">
         <v>0</v>
       </c>
       <c r="R27" s="5">
         <v>0</v>
       </c>
       <c r="S27" s="5">
         <v>0</v>
       </c>
       <c r="T27" s="5">
         <v>0</v>
       </c>
       <c r="U27" s="5">
         <v>0</v>
       </c>
       <c r="V27" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="W27" s="5">
         <v>0</v>
       </c>
       <c r="X27" s="5">
         <v>0</v>
       </c>
       <c r="Y27" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5">
         <v>24</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="5">
-        <v>287</v>
+        <v>0</v>
       </c>
       <c r="D28" s="5">
-        <v>188</v>
+        <v>0</v>
       </c>
       <c r="E28" s="5">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="F28" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G28" s="5">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="H28" s="5">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="I28" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="K28" s="5">
         <v>0</v>
       </c>
       <c r="L28" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M28" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N28" s="5">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="O28" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="P28" s="5">
-        <v>214</v>
+        <v>0</v>
       </c>
       <c r="Q28" s="5">
-        <v>583</v>
+        <v>0</v>
       </c>
       <c r="R28" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="S28" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="T28" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="U28" s="5">
-        <v>435</v>
+        <v>0</v>
       </c>
       <c r="V28" s="5">
-        <v>2631</v>
+        <v>0</v>
       </c>
       <c r="W28" s="5">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="X28" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="Y28" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AD1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:P2"/>
     <mergeCell ref="Q2:X2"/>
     <mergeCell ref="Y2"/>
     <mergeCell ref="Q3:U3"/>
     <mergeCell ref="V3"/>
     <mergeCell ref="W3:X3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>